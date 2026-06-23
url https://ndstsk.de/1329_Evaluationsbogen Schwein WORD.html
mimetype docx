--- v0 (2026-01-23)
+++ v1 (2026-06-23)
@@ -699,2419 +699,2184 @@
           <w:sz w:val="48"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B7239F" w:rsidRPr="00B7239F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="171846"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="48"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="70598B20" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00BD7A6D" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="363B3267" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00BD7A6D" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="363B3267" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:line="237" w:lineRule="auto"/>
         <w:ind w:right="387"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Mit dem Evaluationsbogen soll dokumentiert werden,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD7A6D">
+      <w:r w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-27"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ob der Biosicherheitsmanagementplan weiterhin aktuell ist und in wie weit die darin aufgeführten Handlungsempfehlungen umgesetzt wurden. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="180962ED" w14:textId="5BE17009" w:rsidR="00194052" w:rsidRPr="00F37E72" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="180962ED" w14:textId="5BE17009" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F37E72">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Evaluationsbogen ist einmal </w:t>
       </w:r>
-      <w:r w:rsidR="009F10D7" w:rsidRPr="00F37E72">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="009F10D7" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>pro Kalenderjahr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F37E72">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> gemeinsam mit dem Tierarzt</w:t>
       </w:r>
-      <w:r w:rsidR="00AC6142" w:rsidRPr="00F37E72">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00AC6142" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> und ggf. dem landwirtschaftlichen Fachberater</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F37E72">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> zu erstellen</w:t>
       </w:r>
-      <w:r w:rsidR="00AC6142" w:rsidRPr="00F37E72">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00AC6142" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F37E72">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B24D8D8" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00BD7A6D" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F9F9988" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00CA13D6" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="0F9F9988" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA13D6">
+      <w:r w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Angaben zum Betrieb</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D1BFAF" w14:textId="70683343" w:rsidR="00194052" w:rsidRPr="00BD7A6D" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="78D1BFAF" w14:textId="70683343" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Text2"/>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...9 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="21B38F24" w14:textId="164974A8" w:rsidR="00194052" w:rsidRPr="00BD7A6D" w:rsidRDefault="00113AD9" w:rsidP="00194052">
+    <w:p w14:paraId="21B38F24" w14:textId="164974A8" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00113AD9" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Registriernummer(n):</w:t>
       </w:r>
-      <w:r w:rsidR="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00BD7A6D" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (VVVO-Nr.)</w:t>
       </w:r>
-      <w:r w:rsidR="00194052" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00194052" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Text3"/>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...9 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="00872795" w14:textId="2EE85BEB" w:rsidR="00194052" w:rsidRPr="00BD7A6D" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="00872795" w14:textId="2EE85BEB" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>TSK-Nr.:</w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Text4"/>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...9 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="5C0627E3" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00BD7A6D" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="5C0627E3" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73352879" w14:textId="25A5399C" w:rsidR="00194052" w:rsidRPr="00CA13D6" w:rsidRDefault="00CA13D6" w:rsidP="00194052">
+    <w:p w14:paraId="73352879" w14:textId="25A5399C" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00CA13D6" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA13D6">
+      <w:r w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00194052" w:rsidRPr="00CA13D6">
+      <w:r w:rsidR="00194052" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> Angaben zur aktuellen Biosicherheitsberatung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595E9CAC" w14:textId="07228807" w:rsidR="00194052" w:rsidRPr="00BD7A6D" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="595E9CAC" w14:textId="07228807" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Tierarzt/</w:t>
       </w:r>
-      <w:r w:rsidR="004B332E" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="004B332E" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Tierärzt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DAD4FEC" w14:textId="4F4E8185" w:rsidR="00194052" w:rsidRPr="00BD7A6D" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="1DAD4FEC" w14:textId="4F4E8185" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="Text5"/>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...9 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="1CDFD79E" w14:textId="1F91FAED" w:rsidR="00194052" w:rsidRPr="00BD7A6D" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="1CDFD79E" w14:textId="1F91FAED" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Praxis:</w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="Text6"/>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...9 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="525F9BCB" w14:textId="68DEAB56" w:rsidR="00194052" w:rsidRPr="00BD7A6D" w:rsidRDefault="00113AD9" w:rsidP="00194052">
+    <w:p w14:paraId="525F9BCB" w14:textId="68DEAB56" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00113AD9" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Registriernummer(n)</w:t>
       </w:r>
-      <w:r w:rsidR="00194052" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00194052" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="Text7"/>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...9 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="38E89AF4" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00BD7A6D" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="38E89AF4" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Landwirtschaftlicher Berater/in</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8D652C" w14:textId="0727FABE" w:rsidR="00194052" w:rsidRPr="00BD7A6D" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="4E8D652C" w14:textId="0727FABE" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="Text8"/>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...9 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="216F1D5B" w14:textId="45067E86" w:rsidR="00194052" w:rsidRPr="00BD7A6D" w:rsidRDefault="00113AD9" w:rsidP="00194052">
+    <w:p w14:paraId="216F1D5B" w14:textId="45067E86" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00113AD9" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Registriernummer(n)</w:t>
       </w:r>
-      <w:r w:rsidR="00194052" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00194052" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="Text9"/>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...9 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="3EC5F3C4" w14:textId="77777777" w:rsidR="00001A6B" w:rsidRPr="00BD7A6D" w:rsidRDefault="00001A6B" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B257986" w14:textId="60E7AE6B" w:rsidR="00194052" w:rsidRPr="00CA13D6" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="4B257986" w14:textId="60E7AE6B" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA13D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:w w:val="110"/>
           <w:sz w:val="32"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00CA13D6">
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>3. Evaluation des Biosicherheitsmanagementplans</w:t>
+        <w:t>Evaluation des Biosicherheitsmanagementplans</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B3E2EB" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00CA13D6" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="77B3E2EB" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B153806" w14:textId="3FD0108B" w:rsidR="00194052" w:rsidRPr="00CA13D6" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="4B153806" w14:textId="3FD0108B" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA13D6">
+      <w:r w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1 </w:t>
       </w:r>
-      <w:r w:rsidR="00CA13D6">
+      <w:r w:rsidR="00CA13D6" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA13D6">
+      <w:r w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Datum der Beratung:</w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="Text10"/>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00B7239F">
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7239F">
+      <w:r w:rsidR="00B7239F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="08131254" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00CA13D6" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="08131254" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EB2D351" w14:textId="53027983" w:rsidR="00194052" w:rsidRPr="00CA13D6" w:rsidRDefault="00194052" w:rsidP="00BF01C3">
+    <w:p w14:paraId="5EB2D351" w14:textId="53027983" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00194052" w:rsidP="00BF01C3">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="687" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA13D6">
+      <w:r w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2 </w:t>
       </w:r>
-      <w:r w:rsidR="00BF01C3" w:rsidRPr="00CA13D6">
+      <w:r w:rsidR="00BF01C3" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00CA13D6">
+      <w:r w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Sind die Angaben im Biosicherheitsmanagementplan zu Abläufen und Lageskizze aktuell?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D61AA1D" w14:textId="02D3CE06" w:rsidR="00194052" w:rsidRPr="00BD7A6D" w:rsidRDefault="00194052" w:rsidP="00BF01C3">
+    <w:p w14:paraId="0D61AA1D" w14:textId="02D3CE06" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00194052" w:rsidP="00BF01C3">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F37E72">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00F37E72" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>󠄀</w:t>
       </w:r>
-      <w:r w:rsidR="00F37E72">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00F37E72" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="Kontrollkästchen1"/>
-      <w:r w:rsidR="00F37E72">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00F37E72" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00420D36">
-[...9 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00CB54EB" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CB54EB" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F37E72">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00F37E72" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
-      <w:r w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Ja</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C7CC49" w14:textId="26BB07A7" w:rsidR="00194052" w:rsidRPr="00BD7A6D" w:rsidRDefault="00194052" w:rsidP="00BF01C3">
+    <w:p w14:paraId="76C7CC49" w14:textId="26BB07A7" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00194052" w:rsidP="00BF01C3">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="252"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F37E72">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00F37E72" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>󠄀</w:t>
       </w:r>
-      <w:r w:rsidR="00F37E72">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00F37E72" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="Kontrollkästchen2"/>
-      <w:r w:rsidR="00F37E72">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00F37E72" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00420D36">
-[...9 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00CB54EB" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CB54EB" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F37E72">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00F37E72" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Nein</w:t>
       </w:r>
-      <w:r w:rsidR="00AE6C81" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00AE6C81" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Plan aktualisieren (</w:t>
       </w:r>
-      <w:r w:rsidR="00BF6DE9" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00BF6DE9" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">z.B. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>mit</w:t>
       </w:r>
-      <w:r w:rsidR="002934F3" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="002934F3" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> geänderten</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00BD7A6D" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00BF6DE9" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00BF6DE9" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF01C3" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00BF01C3" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">zusätzlichen </w:t>
       </w:r>
-      <w:r w:rsidR="00BF6DE9" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00BF6DE9" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Seiten</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F4FDBC" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00BD7A6D" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="69F4FDBC" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76B700D1" w14:textId="6C1DEF03" w:rsidR="00194052" w:rsidRPr="00CA13D6" w:rsidRDefault="00194052" w:rsidP="008B0302">
+    <w:p w14:paraId="76B700D1" w14:textId="6C1DEF03" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00194052" w:rsidP="008B0302">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="687" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA13D6">
+      <w:r w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA13D6">
+      <w:r w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D67E9F" w:rsidRPr="00CA13D6">
+      <w:r w:rsidR="00D67E9F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Die</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA13D6">
+      <w:r w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Handlungsempfehlungen aus der vorherigen Biosicherheitsberatung </w:t>
       </w:r>
-      <w:r w:rsidR="00D67E9F" w:rsidRPr="00CA13D6">
+      <w:r w:rsidR="00D67E9F" w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">wurden vollständig </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA13D6">
+      <w:r w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">umgesetzt? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E7E7D7" w14:textId="6DD0797B" w:rsidR="00EF1F7A" w:rsidRPr="00BD7A6D" w:rsidRDefault="00F37E72" w:rsidP="0034427C">
+    <w:p w14:paraId="72E7E7D7" w14:textId="6DD0797B" w:rsidR="00EF1F7A" w:rsidRPr="00CB54EB" w:rsidRDefault="00F37E72" w:rsidP="0034427C">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="252" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="Kontrollkästchen3"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00420D36">
-[...9 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00CB54EB" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CB54EB" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
-      <w:r w:rsidR="00EF1F7A" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00EF1F7A" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EF1F7A" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00EF1F7A" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Ja</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F966C92" w14:textId="5AD5D88A" w:rsidR="00EF1F7A" w:rsidRPr="00BD7A6D" w:rsidRDefault="00F37E72" w:rsidP="008B0302">
+    <w:p w14:paraId="4F966C92" w14:textId="5AD5D88A" w:rsidR="00EF1F7A" w:rsidRPr="00CB54EB" w:rsidRDefault="00F37E72" w:rsidP="008B0302">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="687" w:hanging="710"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="13" w:name="Kontrollkästchen4"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00420D36">
-[...9 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00CB54EB" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CB54EB" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
-      <w:r w:rsidR="00EF1F7A" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00EF1F7A" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B45B6D" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B45B6D" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Nein</w:t>
       </w:r>
-      <w:r w:rsidR="00622F54" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00622F54" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, d</w:t>
       </w:r>
-      <w:r w:rsidR="00B45B6D" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B45B6D" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ie weiterhin umzusetzenden Maßnahmen werden in </w:t>
       </w:r>
-      <w:r w:rsidR="00EF1F7A" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00EF1F7A" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3.5</w:t>
       </w:r>
-      <w:r w:rsidR="00B45B6D" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00B45B6D" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> gelistet</w:t>
       </w:r>
-      <w:r w:rsidR="00D67E9F" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00D67E9F" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00EF1F7A" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00EF1F7A" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A744DD" w14:textId="2B6EF54A" w:rsidR="00194052" w:rsidRPr="00BD7A6D" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="65A744DD" w14:textId="2B6EF54A" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00733431" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00733431" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ie umgesetzten Maßnahmen sind im vorherigen Biosicherheitsmanagementplan</w:t>
       </w:r>
-      <w:r w:rsidR="00622F54" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00622F54" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">/Evaluationsbogen </w:t>
       </w:r>
-      <w:r w:rsidR="00733431" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00733431" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">als erledigt zu kennzeichnen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ACBEEE0" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00BD7A6D" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="5ACBEEE0" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C97FE23" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00CA13D6" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="5C97FE23" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA13D6">
+      <w:r w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3.4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA13D6">
+      <w:r w:rsidRPr="00CB54EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Gibt es zusätzliche/neue Handlungsempfehlungen? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DFD5ABB" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00BD7A6D" w:rsidRDefault="00194052" w:rsidP="00194052">
+    <w:p w14:paraId="4DFD5ABB" w14:textId="77777777" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00194052" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B8EA5DB" w14:textId="61F34179" w:rsidR="00194052" w:rsidRPr="00BD7A6D" w:rsidRDefault="00F37E72" w:rsidP="00194052">
+    <w:p w14:paraId="0B8EA5DB" w14:textId="61F34179" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00F37E72" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="14" w:name="Kontrollkästchen5"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00420D36">
-[...9 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00CB54EB" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CB54EB" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
-      <w:r w:rsidR="00194052" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00194052" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7D87F0" w14:textId="5643ADAD" w:rsidR="00194052" w:rsidRPr="00BD7A6D" w:rsidRDefault="00F37E72" w:rsidP="00194052">
+    <w:p w14:paraId="7A7D87F0" w14:textId="5643ADAD" w:rsidR="00194052" w:rsidRPr="00CB54EB" w:rsidRDefault="00F37E72" w:rsidP="00194052">
       <w:pPr>
         <w:spacing w:before="232" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="687" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:w w:val="110"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="15" w:name="Kontrollkästchen6"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00420D36">
-[...9 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00CB54EB" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CB54EB" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
-      <w:r w:rsidR="00194052" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00194052" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00194052" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00194052" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Ja</w:t>
       </w:r>
-      <w:r w:rsidR="004B57DF" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="004B57DF" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="004B57DF" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="004B57DF" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>die umzusetzende</w:t>
       </w:r>
-      <w:r w:rsidR="00BD7A6D" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00BD7A6D" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="004B57DF" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="004B57DF" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> Maßnahmen werden in</w:t>
       </w:r>
-      <w:r w:rsidR="00194052" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00194052" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DD215D" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00DD215D" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>3.5</w:t>
       </w:r>
-      <w:r w:rsidR="004B57DF" w:rsidRPr="00BD7A6D">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="004B57DF" w:rsidRPr="00CB54EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> gelistet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CD50A08" w14:textId="77777777" w:rsidR="004856EA" w:rsidRPr="00BD7A6D" w:rsidRDefault="004856EA">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:ind w:left="1417"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53EEBAE2" w14:textId="77777777" w:rsidR="00724A22" w:rsidRPr="00BD7A6D" w:rsidRDefault="00724A22">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:spacing w:before="62"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0884521D" w14:textId="77777777" w:rsidR="00724A22" w:rsidRPr="00BD7A6D" w:rsidRDefault="00724A22">
@@ -14299,2373 +14064,2886 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F5999">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F5999">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7F87B501" w14:textId="77777777" w:rsidR="00724A22" w:rsidRPr="00BD7A6D" w:rsidRDefault="00724A22">
+    <w:p w14:paraId="7F87B501" w14:textId="77777777" w:rsidR="00724A22" w:rsidRPr="00435C39" w:rsidRDefault="00724A22">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="16"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1437EE2A" w14:textId="76041DF3" w:rsidR="00724A22" w:rsidRPr="00BD7A6D" w:rsidRDefault="004B332E">
+    <w:p w14:paraId="1437EE2A" w14:textId="7631BD4C" w:rsidR="00724A22" w:rsidRPr="00BD7A6D" w:rsidRDefault="004B332E">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:spacing w:before="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7A6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BD7A6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BD7A6D">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">*  Nr. im Biosicherheitsmanagementplan </w:t>
+      <w:r w:rsidRPr="00435C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Nr. im Biosicherheitsmanagementplan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3900E02A" w14:textId="77777777" w:rsidR="004B332E" w:rsidRPr="00BD7A6D" w:rsidRDefault="004B332E">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:spacing w:before="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E15B0F8" w14:textId="79282372" w:rsidR="00001A6B" w:rsidRPr="008C374C" w:rsidRDefault="00B559F5" w:rsidP="008C374C">
+    <w:p w14:paraId="0333DF2A" w14:textId="77777777" w:rsidR="00435C39" w:rsidRPr="00435C39" w:rsidRDefault="00435C39" w:rsidP="00896404">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:ind w:firstLine="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beratungszeit: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7804F0DD" w14:textId="77777777" w:rsidR="00435C39" w:rsidRPr="00435C39" w:rsidRDefault="00435C39" w:rsidP="00435C39">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:ind w:firstLine="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="1423" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2239"/>
+        <w:gridCol w:w="5792"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00435C39" w:rsidRPr="00435C39" w14:paraId="228ED0DA" w14:textId="77777777" w:rsidTr="00896404">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70993C15" w14:textId="77777777" w:rsidR="00435C39" w:rsidRPr="00435C39" w:rsidRDefault="00435C39" w:rsidP="00852210">
+            <w:pPr>
+              <w:pStyle w:val="Textkrper"/>
+              <w:spacing w:before="129"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Tierärztin/Tierarzt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5792" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A2EDEF" w14:textId="5FC4BE08" w:rsidR="00435C39" w:rsidRPr="00435C39" w:rsidRDefault="00435C39" w:rsidP="00852210">
+            <w:pPr>
+              <w:pStyle w:val="Textkrper"/>
+              <w:spacing w:before="129"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fachberaterin/Fachberater  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text35"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00435C39" w:rsidRPr="00435C39" w14:paraId="0D69019C" w14:textId="77777777" w:rsidTr="00896404">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BEF0BAB" w14:textId="77777777" w:rsidR="00435C39" w:rsidRPr="00435C39" w:rsidRDefault="00435C39" w:rsidP="00852210">
+            <w:pPr>
+              <w:pStyle w:val="Textkrper"/>
+              <w:spacing w:before="129"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stunden:  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text35"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5792" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9F7C1B" w14:textId="77777777" w:rsidR="00435C39" w:rsidRPr="00435C39" w:rsidRDefault="00435C39" w:rsidP="00852210">
+            <w:pPr>
+              <w:pStyle w:val="Textkrper"/>
+              <w:spacing w:before="129"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stunden:  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text35"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7F1F8924" w14:textId="77777777" w:rsidR="00435C39" w:rsidRDefault="00435C39" w:rsidP="00896404">
       <w:pPr>
         <w:spacing w:line="285" w:lineRule="auto"/>
-        <w:ind w:left="1419" w:right="134"/>
+        <w:ind w:right="134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CC438B8" w14:textId="70177638" w:rsidR="00CB54EB" w:rsidRPr="00B42384" w:rsidRDefault="00CB54EB" w:rsidP="00CB54EB">
+      <w:pPr>
+        <w:spacing w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="1419" w:right="-430"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-18"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C374C">
-[...2 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Hiermit</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...2 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>beantrage</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...2 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ich</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...2 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>die</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...2 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Beihilfe</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...2 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>der</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...2 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Niedersächsischen</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="21"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...2 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tierseuchenkasse</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...2 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>für</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="25"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...2 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>die</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...2 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Durchführung</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...2 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>der Folgeberatung zur Biosicherheit,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>trete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="31"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Anspruch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>auf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Beihilfe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>durchführenden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Beratenden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ab</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>und</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>erkläre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>damit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>einverstanden,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dass</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Beihilfe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>vom beratenden Tierarzt/von der beratenden Tierärztin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> über</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>das</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="31"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Portal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="31"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>der</w:t>
       </w:r>
-      <w:r w:rsidR="004B1D59" w:rsidRPr="008C374C">
-[...38 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="008C374C">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Tierseuchenkasse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="31"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...10 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>beantragt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...10 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>wird.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="12"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...10 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Über</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...2 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>die</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...3 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="31"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...2 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>besonderen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="31"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Regelungen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="31"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Datenschutzgrundverordnung</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="31"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(DSG-VO)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>hinsichtlich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Verarbeitung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>meiner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>personenbezogenen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Daten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>und</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>hinsichtlich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>meiner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Datenschutzrechte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>wurde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>von</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>der Niedersächsischen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tierseuchenkasse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>anlässlich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>jährlichen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Übersendung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Meldekarte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>informiert (Datenschutzhinweise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="32"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>unter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="22"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> www.ndstsk.de). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="32"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>erkläre,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="12"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dass</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="32"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="26"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>gegenüber</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="26"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>keine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="32"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>offene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="32"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rückforderungsanordnung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="32"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="26"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>EU-Kommission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="31"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>aufgrund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="31"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>früheren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="31"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Beschlusses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="31"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>EU-Kommission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="31"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>zur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Feststellung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="31"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Unzulässigkeit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="31"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>einer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Beihilfe</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...3 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="31"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...10 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>und</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="31"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...10 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ihrer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...10 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Unvereinbarkeit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...10 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...10 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...10 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Binnenmarkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...10 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>besteht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...10 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...10 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>erkläre,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...10 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dass</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...10 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...10 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Betrieb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...10 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kein</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...10 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Unternehmen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...10 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...10 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Schwierigkeiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C374C">
-[...1011 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00B42384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ist und keine Änderungen im Ablauf der Prozesse vorgenommen wurden, die im Evaluationsbogen keine Erwähnung finden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2133052B" w14:textId="77777777" w:rsidR="00724A22" w:rsidRPr="008C374C" w:rsidRDefault="00B559F5" w:rsidP="008C374C">
-[...166 lines deleted...]
-    <w:p w14:paraId="71922FCB" w14:textId="77777777" w:rsidR="00724A22" w:rsidRPr="00BD7A6D" w:rsidRDefault="00724A22">
+    <w:p w14:paraId="71922FCB" w14:textId="77777777" w:rsidR="00724A22" w:rsidRDefault="00724A22">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="069CAD66" w14:textId="35AB4A90" w:rsidR="00113AD9" w:rsidRPr="00BD7A6D" w:rsidRDefault="00113AD9">
+    <w:p w14:paraId="6A00CDEF" w14:textId="77777777" w:rsidR="00896404" w:rsidRDefault="00896404">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="129E4145" w14:textId="09B125CD" w:rsidR="00724A22" w:rsidRPr="00BD7A6D" w:rsidRDefault="00B559F5" w:rsidP="00001A6B">
+    <w:p w14:paraId="7F39D6D3" w14:textId="77777777" w:rsidR="00CB54EB" w:rsidRDefault="00CB54EB">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
-        <w:spacing w:before="64" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7A6D">
-[...242 lines deleted...]
-      <w:r w:rsidR="00420D36">
+    </w:p>
+    <w:p w14:paraId="5C2F8471" w14:textId="77777777" w:rsidR="00CB54EB" w:rsidRPr="00BD7A6D" w:rsidRDefault="00CB54EB">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="069CAD66" w14:textId="5D80C7CE" w:rsidR="00113AD9" w:rsidRPr="00BD7A6D" w:rsidRDefault="00CB54EB">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                          </w:t>
       </w:r>
-      <w:r w:rsidR="00420D36">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text12"/>
+            <w:name w:val="Text36"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="Text12"/>
-      <w:r w:rsidR="00420D36">
+      <w:bookmarkStart w:id="16" w:name="Text36"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00420D36">
-[...4 lines deleted...]
-      <w:r w:rsidR="00420D36">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00420D36">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00420D36">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00420D36">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00420D36">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00420D36">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00420D36">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text37"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="Text37"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text38"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="Text38"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="0B4B7BC2" w14:textId="5F4594FF" w:rsidR="008C374C" w:rsidRPr="008C374C" w:rsidRDefault="00B559F5" w:rsidP="008C374C">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="10064" w:type="dxa"/>
+        <w:tblInd w:w="1413" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3118"/>
+        <w:gridCol w:w="236"/>
+        <w:gridCol w:w="3308"/>
+        <w:gridCol w:w="236"/>
+        <w:gridCol w:w="3166"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CB54EB" w14:paraId="72A8AC8D" w14:textId="77777777" w:rsidTr="005422E4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A61F5E7" w14:textId="77777777" w:rsidR="00CB54EB" w:rsidRPr="00263753" w:rsidRDefault="00CB54EB" w:rsidP="005422E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Datum, Unterschrift Tierhalter/in</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B235D08" w14:textId="77777777" w:rsidR="00CB54EB" w:rsidRDefault="00CB54EB" w:rsidP="005422E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3308" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46B4EC00" w14:textId="77777777" w:rsidR="00CB54EB" w:rsidRPr="00263753" w:rsidRDefault="00CB54EB" w:rsidP="005422E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Datum, Unterschrift Tierarzt/in</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25CE8BA7" w14:textId="77777777" w:rsidR="00CB54EB" w:rsidRDefault="00CB54EB" w:rsidP="005422E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3166" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FD03C5D" w14:textId="77777777" w:rsidR="00CB54EB" w:rsidRPr="00263753" w:rsidRDefault="00CB54EB" w:rsidP="005422E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Datum, Unterschrift Berater/in</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7771A1E7" w14:textId="6C6821C1" w:rsidR="008C374C" w:rsidRDefault="008C374C">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
-        <w:tabs>
-[...127 lines deleted...]
-        <w:pStyle w:val="Textkrper"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7771A1E7" w14:textId="354CC7A8" w:rsidR="008C374C" w:rsidRDefault="008C374C">
-[...7 lines deleted...]
-    <w:p w14:paraId="3AEBA5F1" w14:textId="5D943CF7" w:rsidR="008C374C" w:rsidRDefault="003F5999">
+    <w:p w14:paraId="3AEBA5F1" w14:textId="71E3ECAF" w:rsidR="008C374C" w:rsidRDefault="00896404">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7A6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15794688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7B11E1" wp14:editId="79EF22A3">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15794688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7B11E1" wp14:editId="2AAFC925">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>856327</wp:posOffset>
+                  <wp:posOffset>856259</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
-                  <wp:posOffset>8258296</wp:posOffset>
+                  <wp:posOffset>8462164</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6840220" cy="864750"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="6840220" cy="658099"/>
+                <wp:effectExtent l="0" t="0" r="0" b="8890"/>
                 <wp:wrapNone/>
                 <wp:docPr id="310" name="Graphic 310"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6840220" cy="864750"/>
+                          <a:ext cx="6840220" cy="658099"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="6840220" h="1080135">
                               <a:moveTo>
                                 <a:pt x="6840004" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="540004" y="0"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="490855" y="2222"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="442937" y="8712"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="396455" y="19304"/>
                               </a:lnTo>
                               <a:lnTo>
@@ -16779,115 +17057,99 @@
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="8BAE1F"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2464B274" id="Graphic 310" o:spid="_x0000_s1026" style="position:absolute;margin-left:67.45pt;margin-top:650.25pt;width:538.6pt;height:68.1pt;z-index:15794688;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" coordsize="6840220,1080135" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPoWG9lAMAADELAAAOAAAAZHJzL2Uyb0RvYy54bWysVk2P2zgMvRfY/2D4vmNJ/pAUTKbotp2i&#10;QDEt0Fn0rDjyxFjbciVNkvn3pWQrMVpA3i42B4eOn5nHR1Lk7etz3yVHqU2rhm2Kb1CayKFW+3Z4&#10;2qZ/P97/ydLEWDHsRacGuU1fpElf3/3x6vY0biRRB9XtpU7AyWA2p3GbHqwdN1lm6oPshblRoxzg&#10;YaN0Lyzc6qdsr8UJvPddRhCqspPS+1GrWhoDv76bHqZ33n/TyNp+bhojbdJtU+Bm/VX7685ds7tb&#10;sXnSYjy09UxD/AcWvWgH+NOLq3fCiuRZt7+46ttaK6Mae1OrPlNN09bSxwDRYPRTNF8PYpQ+FhDH&#10;jBeZzP/ntn44fh2/aEfdjJ9U/Y8BRbLTaDaXJ+7GzJhzo3uHBeLJ2av4clFRnm1Sw48VKxAhIHYN&#10;z1hV0NLLnIlNeLt+NvaDVN6TOH4ydsrCPljiEKz6PARTQy5dFjufRZsmkEWdJpDF3ZTFUVj3nqPn&#10;zOS0oHKA2kQM4bz0WerVUT4qj7QuDkcZoSJNQjRA9orphiW2/BUaAOF79E4LjlhZep8EPo4kuA2Y&#10;8D1jC8Jz6rGM4jg251Ux+8U8B9Yxx3mJS1Z5x3lO+QoYCBPswaVrrqhnUtGiIh5Mc5qvgAkr2RQf&#10;Z2zFM+YEzWBMKFqRA+LD1SSzMymLsnYOEdQmJBr+BoMZU48zynMPJlMAMTCoQGbwJE0MXGI+e85B&#10;9DyP0oDMsUnpOZ0xzxAWn3I4F0oMzCrOfXwFFOClT0Nthu+pRqGnZywUdkWjjCeFXavgtcKYnZaM&#10;uzT+K7JVThEIEsNeVahYXlYrdX/RlxJWrCTjmjlKcQHyxWhca4JhUpbx2rxWGyvxGo1FITOoUjhv&#10;YzwWTQJVz4pV8UID8jJHKE57bg3XUhyixHGtF8cGdF8FekeJu+6YjySMCJzgK/DrcYcRHE8kXn3L&#10;oxRViK4Uq2uS+ZTGAAZuUe6LAQBwSnkcvhgsblatyQ5wwqbzBrxzzuPNsxxxv4v/ubbqThk5lZub&#10;tH6uXaYvzLjlfDeqa/f3bdf5FUM/7d52OjkKGOTsrzfv8f2s4ALmt49p4XCrx07tX77o5AQ72jY1&#10;35+FlmnSfRxgCXILXTB0MHbB0LZ7q/za5we9Nvbx/E3oMRnB3KYW9pUHFVYssQmLCPB3gAnr3hzU&#10;m2ermtZtKZ7bxGi+gb3Mxz/vkG7xW9571HXTvfsBAAD//wMAUEsDBBQABgAIAAAAIQC4ITb/4QAA&#10;AA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEhc0JayjQ1K0wmKdhwSGxMcs8a0&#10;YY1TNdlW/j3uCeTLe/LT8+ds2btGnLAL1pOC23ECAqn0xlKl4H27Gt2DCFGT0Y0nVPCDAZb55UWm&#10;U+PP9IanTawEl1BItYI6xjaVMpQ1Oh3GvkXi3ZfvnI5su0qaTp+53DVykiRz6bQlvlDrFosay8Pm&#10;6BRI+/1hP4sgV8/F4vVws95h9bJT6vqqf3oEEbGPf2EY8Bkdcmba+yOZIBr209kDRweRJHcghsiE&#10;B8Se1Ww6X4DMM/n/jfwXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT6FhvZQDAAAxCwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAuCE2/+EAAAAO&#10;AQAADwAAAAAAAAAAAAAAAADuBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPwGAAAA&#10;AA==&#10;" path="m6840004,l540004,,490855,2222,442937,8712,396455,19304,351586,33794,308521,52006,267462,73736,228587,98806r-36500,28206l158165,158178r-31165,33922l98793,228587,73723,267462,51993,308533,33782,351586,19291,396455,8699,442950,2209,490867,,540016r2209,49149l8699,637082r10592,46482l33782,728433r18211,43066l73723,812558r25070,38875l127000,887920r31165,33922l192087,953008r36500,28206l267462,1006284r41059,21730l351586,1046226r44869,14490l442937,1071308r47918,6490l540004,1080008r279,-13l6840004,1079995,6840004,xe" fillcolor="#8bae1f" stroked="f">
+              <v:shape w14:anchorId="11D4E937" id="Graphic 310" o:spid="_x0000_s1026" style="position:absolute;margin-left:67.4pt;margin-top:666.3pt;width:538.6pt;height:51.8pt;z-index:15794688;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" coordsize="6840220,1080135" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDse0fzlgMAADELAAAOAAAAZHJzL2Uyb0RvYy54bWysVsuO2zYU3RfoPwjad0RSL9IYT5AmnaJA&#10;kATIFFnTMjUWKosqybE9f9/Lly0kANUU9cKirKPrc8993r+5HMfsJJQe5LTN8R3KMzF1cj9Mz9v8&#10;z6fHX2ieacOnPR/lJLb5q9D5m4eff7o/zxtB5EGOe6EyMDLpzXne5gdj5k1R6O4gjlzfyVlM8LCX&#10;6sgN3KrnYq/4Gawfx4Ig1BRnqfazkp3QGn597x/mD85+34vOfOp7LUw2bnPgZty3ct87+1083PPN&#10;s+LzYegCDf4fWBz5MMGfXk2954ZnL2r4ztRx6JTUsjd3nTwWsu+HTjgfwBuMvvHmy4HPwvkC4uj5&#10;KpP+/8x2H09f5s/KUtfzB9n9pUGR4jzrzfWJvdEBc+nV0WKBeHZxKr5eVRQXk3XwY0MrRAiI3cGz&#10;pqaIMStzwTfx7e5Fm9+FdJb46YM2Pgr7eOKHeOouUzwqiKWN4uiiaPIMoqjyDKK481GcubHvWXr2&#10;mJ0XVA6Qm4giXNYuSkd5Ek/SIY31w1JGqMqz6A2QvWHGaYmtv4dGQLzOzmjFEK1rZ5PAJ2gQMfEa&#10;sBVhZeuwtMVpbMmaKtjFrATWXtxoMF694bLGNW2c4bJs2QoYCBPswLUtrqRl0rRVQxy4LdtyBUxo&#10;Tb1/jNIVy5gRFMCYtGhFDvAPN15me2xpkrU1iCA3IdDwNxiOKfUYbVnpwMQ7kAKDCiSAvTQpcI1Z&#10;sFyC6GWZpAGRo17pEM6UZXCL+RiGREmBaQPFacWoIAHrtBhQ0wELid20ScZeYVsqeC0xgtGaMhvG&#10;f0W2KVsEgqSwNxUaWtbNSt5f9W0JrVaCcYtc2+Lq2tti2cWrL79bTlBM6jqdm7dsozVeo7FIZApZ&#10;Cv02KcetSCDrabUqXixAVpcIpWmH0rBZxMBLnNZ60Tag+hrQO0ncVkdoSRgR6OAr8Fu7wwjaE0ln&#10;37KVoga1K8lqiyR0aQxg4JbkvhgAAG9bloYvBoudVWuyA5xQ32/AOmMsXTzLEfej+G9zqxulFj7d&#10;7KR1s/06fWF0Lue7luOwfxzG0a0Y6nn3blTZicMgp7++/Q0/BgUXMLd9+IXDrh47uX/9rLIz7Gjb&#10;XP/9wpXIs/GPCZYgu9DFg4qHXTwoM76Tbu1zg15p83T5ytWczXDc5gb2lY8yrlh8ExcR4G8BHmvf&#10;nOTbFyP7wW4pjptnFG5gL3P+hx3SLn7Le4e6bboP/wAAAP//AwBQSwMEFAAGAAgAAAAhAKPTyZjh&#10;AAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ69SpUhTiVBDUI0gtVHB0&#10;4yUxje0odtvw92xOcJvRjmbfFOvRduyMQzDeSVjME2Doaq+NayS8v21m98BCVE6rzjuU8IMB1uX1&#10;VaFy7S9ui+ddbBiVuJArCW2Mfc55qFu0Ksx9j45uX36wKpIdGq4HdaFy23GRJBm3yjj60Koeqxbr&#10;4+5kJXDz/WE+q8A3T9Xq9Xj3ssfmeS/l7c34+AAs4hj/wjDhEzqUxHTwJ6cD68inS0KPk0hFBmyK&#10;iIWgfQdSyzQTwMuC/59R/gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDse0fzlgMAADEL&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCj08mY4QAA&#10;AA4BAAAPAAAAAAAAAAAAAAAAAPAFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/gYA&#10;AAAA&#10;" path="m6840004,l540004,,490855,2222,442937,8712,396455,19304,351586,33794,308521,52006,267462,73736,228587,98806r-36500,28206l158165,158178r-31165,33922l98793,228587,73723,267462,51993,308533,33782,351586,19291,396455,8699,442950,2209,490867,,540016r2209,49149l8699,637082r10592,46482l33782,728433r18211,43066l73723,812558r25070,38875l127000,887920r31165,33922l192087,953008r36500,28206l267462,1006284r41059,21730l351586,1046226r44869,14490l442937,1071308r47918,6490l540004,1080008r279,-13l6840004,1079995,6840004,xe" fillcolor="#8bae1f" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="18C0E65B" w14:textId="141F5588" w:rsidR="008C374C" w:rsidRDefault="008C374C">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68861835" w14:textId="59CA8B36" w:rsidR="008C374C" w:rsidRDefault="008C374C">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="411D9890" w14:textId="56998DCA" w:rsidR="00724A22" w:rsidRPr="00BD7A6D" w:rsidRDefault="00724A22">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2772A242" w14:textId="4D20AFC2" w:rsidR="00724A22" w:rsidRPr="00BD7A6D" w:rsidRDefault="00724A22">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="47DDA7E5" w14:textId="17695A01" w:rsidR="00724A22" w:rsidRPr="00BD7A6D" w:rsidRDefault="00724A22">
-      <w:pPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="1D7EC639" w14:textId="6127AABF" w:rsidR="00724A22" w:rsidRPr="00BD7A6D" w:rsidRDefault="00724A22">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E6D7F59" w14:textId="5B8080EB" w:rsidR="00113AD9" w:rsidRPr="00BD7A6D" w:rsidRDefault="00113AD9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:sectPr w:rsidR="00113AD9" w:rsidRPr="00BD7A6D" w:rsidSect="008C374C">
-          <w:headerReference w:type="default" r:id="rId11"/>
-          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="851" w:right="1000" w:bottom="280" w:left="0" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487656448" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04D7059E" wp14:editId="2314B29C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>99060</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2468880" cy="1002030"/>
                 <wp:effectExtent l="0" t="0" r="0" b="7620"/>
                 <wp:wrapNone/>
@@ -17834,85 +18096,88 @@
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5D348870" w14:textId="77777777" w:rsidR="008B7290" w:rsidRDefault="008B7290">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="49D6EBDF" w14:textId="77777777" w:rsidR="008B7290" w:rsidRDefault="008B7290">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Gill Sans MT">
+    <w:altName w:val="Gill Sans MT"/>
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
+    <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
+    <w:altName w:val="Trebuchet MS"/>
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
@@ -20344,51 +20609,51 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1617905179">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1060784589">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1053428639">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="763841875">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1776633959">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="996154903">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="230"/>
+  <w:zoom w:percent="190"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -20411,160 +20676,167 @@
     <w:rsid w:val="001D47D5"/>
     <w:rsid w:val="001D64D5"/>
     <w:rsid w:val="001F54C1"/>
     <w:rsid w:val="002129ED"/>
     <w:rsid w:val="00223861"/>
     <w:rsid w:val="00242BB5"/>
     <w:rsid w:val="002712A2"/>
     <w:rsid w:val="002842D2"/>
     <w:rsid w:val="00290EDF"/>
     <w:rsid w:val="002934F3"/>
     <w:rsid w:val="002B30F5"/>
     <w:rsid w:val="0030774B"/>
     <w:rsid w:val="003151AA"/>
     <w:rsid w:val="00321DC7"/>
     <w:rsid w:val="0034427C"/>
     <w:rsid w:val="003700C4"/>
     <w:rsid w:val="00387E7B"/>
     <w:rsid w:val="003B0768"/>
     <w:rsid w:val="003B6E55"/>
     <w:rsid w:val="003C1C23"/>
     <w:rsid w:val="003C5D16"/>
     <w:rsid w:val="003F5999"/>
     <w:rsid w:val="004050B4"/>
     <w:rsid w:val="00420D36"/>
     <w:rsid w:val="00421427"/>
+    <w:rsid w:val="00435C39"/>
     <w:rsid w:val="00475ACD"/>
     <w:rsid w:val="004856EA"/>
     <w:rsid w:val="004A1A2E"/>
     <w:rsid w:val="004B1D59"/>
     <w:rsid w:val="004B332E"/>
     <w:rsid w:val="004B57DF"/>
     <w:rsid w:val="004B58EF"/>
     <w:rsid w:val="004C099D"/>
     <w:rsid w:val="004E1607"/>
     <w:rsid w:val="004E61AB"/>
     <w:rsid w:val="004E74E9"/>
     <w:rsid w:val="004F2C79"/>
     <w:rsid w:val="00550B14"/>
     <w:rsid w:val="00565FDF"/>
     <w:rsid w:val="005B2237"/>
     <w:rsid w:val="005E141D"/>
     <w:rsid w:val="005E72EB"/>
     <w:rsid w:val="00603BBE"/>
     <w:rsid w:val="00604107"/>
     <w:rsid w:val="006043BC"/>
     <w:rsid w:val="00622F54"/>
     <w:rsid w:val="0066079C"/>
     <w:rsid w:val="0067541D"/>
     <w:rsid w:val="00682163"/>
     <w:rsid w:val="006B349B"/>
     <w:rsid w:val="006D57F7"/>
     <w:rsid w:val="007107B4"/>
     <w:rsid w:val="007109DF"/>
     <w:rsid w:val="00724A22"/>
     <w:rsid w:val="007277C7"/>
     <w:rsid w:val="00733431"/>
     <w:rsid w:val="0076676D"/>
     <w:rsid w:val="007C4FB3"/>
     <w:rsid w:val="007D049A"/>
     <w:rsid w:val="007D40CC"/>
     <w:rsid w:val="007E7B55"/>
     <w:rsid w:val="007F15B9"/>
+    <w:rsid w:val="0080618D"/>
     <w:rsid w:val="00836048"/>
     <w:rsid w:val="0085208E"/>
     <w:rsid w:val="00860045"/>
     <w:rsid w:val="00876E0C"/>
     <w:rsid w:val="00882E46"/>
     <w:rsid w:val="00884DA9"/>
+    <w:rsid w:val="00896404"/>
     <w:rsid w:val="008B0302"/>
     <w:rsid w:val="008B190E"/>
     <w:rsid w:val="008B7290"/>
     <w:rsid w:val="008C374C"/>
     <w:rsid w:val="009328DE"/>
     <w:rsid w:val="0094367F"/>
     <w:rsid w:val="00945523"/>
     <w:rsid w:val="00950C93"/>
     <w:rsid w:val="00954113"/>
     <w:rsid w:val="00961CEA"/>
     <w:rsid w:val="0097739E"/>
     <w:rsid w:val="009A4A69"/>
     <w:rsid w:val="009D7D30"/>
     <w:rsid w:val="009F01DE"/>
     <w:rsid w:val="009F10D7"/>
     <w:rsid w:val="009F46F8"/>
     <w:rsid w:val="00A05E43"/>
     <w:rsid w:val="00A41202"/>
     <w:rsid w:val="00A67D5D"/>
     <w:rsid w:val="00A8229A"/>
     <w:rsid w:val="00A843BD"/>
     <w:rsid w:val="00A92CB3"/>
     <w:rsid w:val="00AC6142"/>
     <w:rsid w:val="00AE0545"/>
     <w:rsid w:val="00AE37FA"/>
     <w:rsid w:val="00AE6C81"/>
     <w:rsid w:val="00B03917"/>
     <w:rsid w:val="00B16103"/>
     <w:rsid w:val="00B45B6D"/>
     <w:rsid w:val="00B559F5"/>
     <w:rsid w:val="00B63849"/>
     <w:rsid w:val="00B7239F"/>
     <w:rsid w:val="00B730CD"/>
     <w:rsid w:val="00B95E49"/>
     <w:rsid w:val="00BA5136"/>
     <w:rsid w:val="00BB1D6A"/>
     <w:rsid w:val="00BD7A6D"/>
     <w:rsid w:val="00BF01C3"/>
     <w:rsid w:val="00BF6DE9"/>
     <w:rsid w:val="00C0333B"/>
     <w:rsid w:val="00C035B4"/>
     <w:rsid w:val="00C2102C"/>
     <w:rsid w:val="00C21B8C"/>
     <w:rsid w:val="00C94286"/>
     <w:rsid w:val="00CA13D6"/>
     <w:rsid w:val="00CA6F62"/>
+    <w:rsid w:val="00CB54EB"/>
     <w:rsid w:val="00CF046D"/>
     <w:rsid w:val="00D67CE0"/>
     <w:rsid w:val="00D67E9F"/>
     <w:rsid w:val="00D94828"/>
     <w:rsid w:val="00DA7CAD"/>
     <w:rsid w:val="00DB7C57"/>
+    <w:rsid w:val="00DC76DC"/>
     <w:rsid w:val="00DD215D"/>
     <w:rsid w:val="00DD62ED"/>
     <w:rsid w:val="00DF53DD"/>
     <w:rsid w:val="00E03598"/>
     <w:rsid w:val="00E04DB0"/>
     <w:rsid w:val="00E12B92"/>
+    <w:rsid w:val="00E600BC"/>
     <w:rsid w:val="00E660CF"/>
     <w:rsid w:val="00EC1E50"/>
     <w:rsid w:val="00ED56C4"/>
     <w:rsid w:val="00EF1F7A"/>
     <w:rsid w:val="00F10825"/>
     <w:rsid w:val="00F114E5"/>
     <w:rsid w:val="00F154D1"/>
     <w:rsid w:val="00F17E7C"/>
     <w:rsid w:val="00F3075D"/>
+    <w:rsid w:val="00F31B6A"/>
     <w:rsid w:val="00F37E72"/>
     <w:rsid w:val="00F45B99"/>
     <w:rsid w:val="00F55373"/>
     <w:rsid w:val="00F7014E"/>
     <w:rsid w:val="00F80B51"/>
     <w:rsid w:val="00F86744"/>
     <w:rsid w:val="00F95C8D"/>
     <w:rsid w:val="00FB6EB6"/>
     <w:rsid w:val="00FD07F3"/>
     <w:rsid w:val="00FD7B30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
@@ -21278,59 +21550,75 @@
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Gill Sans MT" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal1"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00A41202"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="table" w:styleId="Tabellenraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00435C39"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndstsk.de/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -21593,75 +21881,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D1E4D64-6605-42FD-8B78-AF2AA7092DB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>701</Words>
-  <Characters>4418</Characters>
+  <Words>742</Words>
+  <Characters>4677</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
+  <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5109</CharactersWithSpaces>
+  <CharactersWithSpaces>5409</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jeannette Saluschke</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-10-30T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe InDesign 20.0 (Windows)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">